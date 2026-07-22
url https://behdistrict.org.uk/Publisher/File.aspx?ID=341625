--- v0 (2025-10-10)
+++ v1 (2026-07-22)
@@ -1,1565 +1,1834 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F10675" w:rsidRDefault="00B34008" w:rsidP="00B34008">
+    <w:p w14:paraId="65DAC2FB" w14:textId="77777777" w:rsidR="00F10675" w:rsidRDefault="00B34008" w:rsidP="00B34008">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APPLICATION FOR A PROPERTY GRANT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B34008" w:rsidRPr="00D714A8" w:rsidRDefault="00B34008" w:rsidP="00B34008">
+    <w:p w14:paraId="1476FDD7" w14:textId="77777777" w:rsidR="00B34008" w:rsidRPr="00D714A8" w:rsidRDefault="00B34008" w:rsidP="00B34008">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="180" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="180" w:type="dxa"/>
           <w:right w:w="180" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="6379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D07D7E" w:rsidTr="003635BE">
+      <w:tr w:rsidR="00D07D7E" w14:paraId="4CB83364" w14:textId="77777777" w:rsidTr="003635BE">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D07D7E" w:rsidRPr="00B30285" w:rsidRDefault="00D07D7E">
+          <w:p w14:paraId="33F4CEBD" w14:textId="77777777" w:rsidR="00D07D7E" w:rsidRPr="00B30285" w:rsidRDefault="00D07D7E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B30285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>About the Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D07D7E" w:rsidRDefault="00D07D7E">
+          <w:p w14:paraId="51ABF3E3" w14:textId="77777777" w:rsidR="00D07D7E" w:rsidRDefault="00D07D7E">
             <w:pPr>
               <w:overflowPunct/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D07D7E" w:rsidTr="003635BE">
+      <w:tr w:rsidR="00D07D7E" w:rsidRPr="00530317" w14:paraId="3D114C6C" w14:textId="77777777" w:rsidTr="003635BE">
         <w:trPr>
           <w:trHeight w:val="975"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D07D7E" w:rsidRDefault="00D07D7E">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="51985AB2" w14:textId="5100327C" w:rsidR="00D07D7E" w:rsidRPr="00530317" w:rsidRDefault="00D07D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00530317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Circuit</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00DA0DA2" w:rsidRPr="00530317">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CDC308F" w14:textId="77777777" w:rsidR="00B30285" w:rsidRPr="00530317" w:rsidRDefault="00B30285">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="063FCC3F" w14:textId="3681302E" w:rsidR="00B30285" w:rsidRPr="00530317" w:rsidRDefault="00DA0DA2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00530317">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circuit </w:t>
+            </w:r>
+            <w:r w:rsidR="00B30285" w:rsidRPr="00530317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
-            <w:r w:rsidR="003635BE">
+            <w:r w:rsidR="003635BE" w:rsidRPr="00530317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D07D7E" w:rsidRDefault="00D07D7E">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="588B4EBF" w14:textId="77777777" w:rsidR="00D07D7E" w:rsidRPr="00530317" w:rsidRDefault="00D07D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00530317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Church (if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30285" w:rsidRDefault="00B30285">
-[...6 lines deleted...]
-          <w:p w:rsidR="00B30285" w:rsidRDefault="00B30285">
+          <w:p w14:paraId="7358E8A0" w14:textId="77777777" w:rsidR="00B30285" w:rsidRPr="00530317" w:rsidRDefault="00B30285">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34E129E7" w14:textId="77777777" w:rsidR="00B30285" w:rsidRPr="00530317" w:rsidRDefault="00B30285">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004A7C7B" w:rsidRPr="00C536A3" w:rsidRDefault="004A7C7B">
+    <w:p w14:paraId="5BADAC57" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00530317" w:rsidRDefault="004A7C7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="180" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="180" w:type="dxa"/>
           <w:right w:w="180" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2379"/>
         <w:gridCol w:w="2016"/>
         <w:gridCol w:w="4394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003635BE" w:rsidTr="003635BE">
+      <w:tr w:rsidR="003635BE" w:rsidRPr="00530317" w14:paraId="4D545300" w14:textId="77777777" w:rsidTr="003635BE">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003635BE" w:rsidRDefault="003635BE">
+          <w:p w14:paraId="30B96F08" w14:textId="77777777" w:rsidR="003635BE" w:rsidRPr="00530317" w:rsidRDefault="003635BE">
             <w:pPr>
               <w:overflowPunct/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B30285">
+            <w:r w:rsidRPr="00530317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>About the Correspondent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003635BE" w:rsidRDefault="003635BE">
+          <w:p w14:paraId="54E54F2F" w14:textId="77777777" w:rsidR="003635BE" w:rsidRPr="00530317" w:rsidRDefault="003635BE">
             <w:pPr>
               <w:overflowPunct/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003635BE" w:rsidRDefault="003635BE">
+          <w:p w14:paraId="7C1BB0A3" w14:textId="77777777" w:rsidR="003635BE" w:rsidRPr="00530317" w:rsidRDefault="003635BE">
             <w:pPr>
               <w:overflowPunct/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A7C7B" w:rsidTr="003635BE">
+      <w:tr w:rsidR="004A7C7B" w:rsidRPr="00530317" w14:paraId="4344B111" w14:textId="77777777" w:rsidTr="00680F20">
         <w:trPr>
-          <w:trHeight w:val="1975"/>
+          <w:trHeight w:val="1564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B" w:rsidP="00B34008">
+          <w:p w14:paraId="37011585" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00530317" w:rsidRDefault="004A7C7B" w:rsidP="00B34008">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00530317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Correspondent name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
+          <w:p w14:paraId="3FA36615" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00530317" w:rsidRDefault="004A7C7B">
             <w:pPr>
               <w:overflowPunct/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B" w:rsidP="00B34008">
+          <w:p w14:paraId="7A901A81" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00530317" w:rsidRDefault="004A7C7B" w:rsidP="00B34008">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00530317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Address (including postcode)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
+          <w:p w14:paraId="0555AFC4" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00530317" w:rsidRDefault="004A7C7B">
             <w:pPr>
               <w:overflowPunct/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A7C7B" w:rsidTr="003635BE">
+      <w:tr w:rsidR="004A7C7B" w:rsidRPr="00530317" w14:paraId="5490D8F2" w14:textId="77777777" w:rsidTr="003635BE">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3D49C23A" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00530317" w:rsidRDefault="004A7C7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00530317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Telephone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
+          <w:p w14:paraId="51ACF7DF" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00530317" w:rsidRDefault="004A7C7B">
             <w:pPr>
               <w:overflowPunct/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="73AE06D1" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00530317" w:rsidRDefault="004A7C7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00530317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
+          <w:p w14:paraId="764873D6" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00530317" w:rsidRDefault="004A7C7B">
             <w:pPr>
               <w:overflowPunct/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004A7C7B" w:rsidRPr="00C536A3" w:rsidRDefault="004A7C7B">
+    <w:p w14:paraId="53DF8DA9" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00C536A3" w:rsidRDefault="004A7C7B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="180" w:type="dxa"/>
+          <w:right w:w="180" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10490"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA7593" w14:paraId="3C3AF238" w14:textId="77777777" w:rsidTr="004A13E5">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="424A6CC1" w14:textId="77777777" w:rsidR="00EA7593" w:rsidRPr="00B30285" w:rsidRDefault="00EA7593">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>About the Grant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA7593" w14:paraId="7064D2DD" w14:textId="77777777" w:rsidTr="004A13E5">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C6B1A79" w14:textId="77777777" w:rsidR="003635BE" w:rsidRPr="003635BE" w:rsidRDefault="003635BE" w:rsidP="003635BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73E35C69" w14:textId="68F81F35" w:rsidR="00EA7593" w:rsidRPr="00530317" w:rsidRDefault="00986B03" w:rsidP="003635BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00530317">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Project</w:t>
+            </w:r>
+            <w:r w:rsidR="00530317" w:rsidRPr="00530317">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0DA2" w:rsidRPr="00530317">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32D96790" w14:textId="77777777" w:rsidR="00B34008" w:rsidRPr="00530317" w:rsidRDefault="00B34008" w:rsidP="00B34008">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5966D15C" w14:textId="352F3193" w:rsidR="00B34008" w:rsidRPr="00530317" w:rsidRDefault="00DA0DA2" w:rsidP="00B34008">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00530317">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Property Consent System Project No</w:t>
+            </w:r>
+            <w:r w:rsidR="00530317" w:rsidRPr="00530317">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if appropriate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="587A8C4A" w14:textId="77777777" w:rsidR="003635BE" w:rsidRDefault="003635BE" w:rsidP="00B34008">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00680F20" w14:paraId="3B59D86C" w14:textId="77777777" w:rsidTr="004A13E5">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE2656D" w14:textId="019D8987" w:rsidR="00680F20" w:rsidRPr="00680F20" w:rsidRDefault="00680F20" w:rsidP="003635BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>What is the amount for which you are applying?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA7593" w14:paraId="5C22DCFD" w14:textId="77777777" w:rsidTr="004A13E5">
+        <w:trPr>
+          <w:trHeight w:val="2835"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66FA5C46" w14:textId="77777777" w:rsidR="00EA7593" w:rsidRPr="00B34008" w:rsidRDefault="00EA7593">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F0273D7" w14:textId="57001613" w:rsidR="00B30285" w:rsidRDefault="00EA7593">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Please give a brief description of the object of the grant application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00A7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:strike/>
+                <w:color w:val="4BACC6" w:themeColor="accent5"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00355E03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B00A7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> attach </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00A7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">any </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">supporting documentation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00A7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">that you feel would be helpful </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">including the latest Church and Circuit Mission </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>statement</w:t>
+            </w:r>
+            <w:r w:rsidR="00B00A7E" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B00A7E" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="005B5E1A" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mission Plan</w:t>
+            </w:r>
+            <w:r w:rsidR="00B00A7E" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00B34008" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00986B03" w14:paraId="0DD21BE0" w14:textId="77777777" w:rsidTr="004A13E5">
+        <w:trPr>
+          <w:trHeight w:val="849"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B9B0B4" w14:textId="77777777" w:rsidR="00986B03" w:rsidRPr="00082A51" w:rsidRDefault="00986B03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Will there be any Energy Efficiency aspects to the application?  Yes/No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17B6656A" w14:textId="77777777" w:rsidR="00986B03" w:rsidRPr="00082A51" w:rsidRDefault="00986B03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="731528FB" w14:textId="0A23B876" w:rsidR="00986B03" w:rsidRDefault="00986B03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>If yes please attach a copy of the Energy Efficiency Survey</w:t>
+            </w:r>
+            <w:r w:rsidR="0010017B" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003635BE" w14:paraId="35E77347" w14:textId="77777777" w:rsidTr="004A13E5">
+        <w:trPr>
+          <w:trHeight w:val="849"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C3E2FA" w14:textId="1B93E790" w:rsidR="003635BE" w:rsidRDefault="003635BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Has the District Property Officer been consulted?</w:t>
+            </w:r>
+            <w:r w:rsidR="00D058FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00D058FB" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Yes/No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058FB" w14:paraId="222B0CF0" w14:textId="77777777" w:rsidTr="004A13E5">
+        <w:trPr>
+          <w:trHeight w:val="849"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C859B95" w14:textId="77777777" w:rsidR="00F16B20" w:rsidRPr="00082A51" w:rsidRDefault="00F16B20" w:rsidP="00D058FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43430CE1" w14:textId="0B88DCA7" w:rsidR="004455F3" w:rsidRPr="00082A51" w:rsidRDefault="004455F3" w:rsidP="00D058FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Is Listed Building and/or Conservation Area approval required?  Yes/No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68E8577C" w14:textId="77777777" w:rsidR="00F16B20" w:rsidRPr="00082A51" w:rsidRDefault="00F16B20" w:rsidP="00D058FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64CC453B" w14:textId="6DD98938" w:rsidR="00F16B20" w:rsidRPr="00082A51" w:rsidRDefault="00F16B20" w:rsidP="00F16B20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>If yes, has the Connexional Conservation Officer been consulted?  Yes/No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADE6DE7" w14:textId="4916E3F5" w:rsidR="00D058FB" w:rsidRPr="00082A51" w:rsidRDefault="00D058FB" w:rsidP="00D058FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058FB" w14:paraId="447E5E46" w14:textId="77777777" w:rsidTr="004A13E5">
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BEBDA6" w14:textId="43024996" w:rsidR="00D058FB" w:rsidRDefault="00D058FB" w:rsidP="00D058FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When would you like </w:t>
+            </w:r>
+            <w:r w:rsidR="009C3787">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">payment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to commence?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D058FB" w14:paraId="0738B626" w14:textId="77777777" w:rsidTr="004A13E5">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFCD309" w14:textId="58181FB2" w:rsidR="00D058FB" w:rsidRDefault="00D058FB" w:rsidP="00D058FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>What other funds are being used for the project?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25B073EC" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="007B23A3" w:rsidRDefault="004A7C7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="180" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="180" w:type="dxa"/>
           <w:right w:w="180" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA7593" w:rsidTr="00A90964">
+      <w:tr w:rsidR="004A7C7B" w14:paraId="4AACFCD2" w14:textId="77777777" w:rsidTr="00A90964">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7593" w:rsidRPr="00B30285" w:rsidRDefault="00EA7593">
+          <w:p w14:paraId="7D5BED56" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00B30285" w:rsidRDefault="004A7C7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B30285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>About the Grant</w:t>
+              <w:t>About the current financial situation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7593" w:rsidTr="00B34008">
+      <w:tr w:rsidR="004A7C7B" w14:paraId="6B3ACAD7" w14:textId="77777777" w:rsidTr="00024704">
         <w:trPr>
-          <w:trHeight w:val="1511"/>
+          <w:trHeight w:val="1361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003635BE" w:rsidRPr="003635BE" w:rsidRDefault="003635BE" w:rsidP="003635BE">
+          <w:p w14:paraId="696BD270" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00B34008" w:rsidRDefault="004A7C7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA7593" w:rsidRDefault="00B34008" w:rsidP="003635BE">
+          <w:p w14:paraId="6874FDD5" w14:textId="77777777" w:rsidR="00A90964" w:rsidRDefault="004A7C7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...5 lines deleted...]
-              <w:t>roperty s</w:t>
+              <w:t xml:space="preserve">Church applications. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B34008">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>cheme</w:t>
-[...40 lines deleted...]
-            </w:pPr>
+              <w:t>Please provide below the current balance in all the accounts held by the church.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7593" w:rsidTr="00C536A3">
+      <w:tr w:rsidR="004A7C7B" w14:paraId="654DF4D9" w14:textId="77777777" w:rsidTr="00024704">
         <w:trPr>
-          <w:trHeight w:val="3206"/>
+          <w:trHeight w:val="1361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EA7593" w:rsidRPr="00B34008" w:rsidRDefault="00EA7593">
+          <w:p w14:paraId="49847A9D" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00B34008" w:rsidRDefault="004A7C7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B30285" w:rsidRDefault="00EA7593">
+          <w:p w14:paraId="4E567186" w14:textId="7E51FBBC" w:rsidR="00A90964" w:rsidRDefault="004A7C7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Please give a brief description of the object of the grant application.</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">All applications. What is the current </w:t>
+            </w:r>
+            <w:r w:rsidR="00F10675">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Circuit Model Trust Fund</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Please attach any supporting documentation that you feel would be helpful in describing the work, including the latest Church and Circuit Mission statement /policy</w:t>
-[...21 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> balance?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003635BE" w:rsidTr="00A90964">
+      <w:tr w:rsidR="004A7C7B" w14:paraId="224A2B27" w14:textId="77777777" w:rsidTr="009D6773">
         <w:trPr>
-          <w:trHeight w:val="849"/>
+          <w:trHeight w:val="1418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="003635BE" w:rsidRDefault="003635BE">
+          </w:tcPr>
+          <w:p w14:paraId="7AB71A7F" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00B34008" w:rsidRDefault="004A7C7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D806907" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Has the District Property Officer been consulted?</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00F10675">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>What is the am</w:t>
-[...39 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> any </w:t>
+            </w:r>
+            <w:r w:rsidR="00F10675">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of the Circuit Model Trust Fund earmarked for use within the Circuit</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>When would you like it to commence?</w:t>
-[...31 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="00B34008">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>What other funds are being used for the project?</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>If yes, please give details of amounts and use.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004A7C7B" w:rsidRPr="007B23A3" w:rsidRDefault="004A7C7B">
-[...247 lines deleted...]
-    <w:p w:rsidR="004A7C7B" w:rsidRPr="00B34008" w:rsidRDefault="004A7C7B">
+    <w:p w14:paraId="12664971" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRPr="00B34008" w:rsidRDefault="004A7C7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="180" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="180" w:type="dxa"/>
           <w:right w:w="180" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D07D7E" w:rsidTr="00A90964">
+      <w:tr w:rsidR="00D07D7E" w14:paraId="4AAEDA7D" w14:textId="77777777" w:rsidTr="00A90964">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D07D7E" w:rsidRPr="003635BE" w:rsidRDefault="00D07D7E">
+          <w:p w14:paraId="791C3875" w14:textId="77777777" w:rsidR="00D07D7E" w:rsidRPr="003635BE" w:rsidRDefault="00D07D7E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003635BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D07D7E" w:rsidTr="00A90964">
+      <w:tr w:rsidR="00D07D7E" w14:paraId="730B66A2" w14:textId="77777777" w:rsidTr="00A90964">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D07D7E" w:rsidRPr="00B34008" w:rsidRDefault="00D07D7E">
+          <w:p w14:paraId="3100BC29" w14:textId="77777777" w:rsidR="00D07D7E" w:rsidRPr="00B34008" w:rsidRDefault="00D07D7E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D07D7E" w:rsidRDefault="00D07D7E">
-[...32 lines deleted...]
-          <w:p w:rsidR="00D07D7E" w:rsidRDefault="00D07D7E" w:rsidP="003635BE">
+          <w:p w14:paraId="043F4711" w14:textId="65B912D8" w:rsidR="00D07D7E" w:rsidRPr="00082A51" w:rsidRDefault="00D07D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NB. All applications need to be approved by the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D31CC4" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ircuit </w:t>
+            </w:r>
+            <w:r w:rsidR="00D31CC4" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eeting as well as any relevant </w:t>
+            </w:r>
+            <w:r w:rsidR="00D31CC4" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hurch </w:t>
+            </w:r>
+            <w:r w:rsidR="00D31CC4" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ouncil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A96064F" w14:textId="77777777" w:rsidR="00D07D7E" w:rsidRPr="00082A51" w:rsidRDefault="00D07D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="387CC1D7" w14:textId="30188F75" w:rsidR="003635BE" w:rsidRPr="00082A51" w:rsidRDefault="00D07D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I confirm that the above application has been approved by the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D31CC4" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hurch </w:t>
+            </w:r>
+            <w:r w:rsidR="00D31CC4" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ouncil (where applicable) on </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25253757" w14:textId="0DB600B4" w:rsidR="00D07D7E" w:rsidRPr="00082A51" w:rsidRDefault="00D07D7E" w:rsidP="003635BE">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-            <w:r w:rsidR="003635BE">
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>………………………….. and by the Circuit Meeting on ……………</w:t>
+            </w:r>
+            <w:r w:rsidR="003635BE" w:rsidRPr="00082A51">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w:rsidR="00D07D7E" w:rsidRDefault="00D07D7E">
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>……. (</w:t>
+            </w:r>
+            <w:r w:rsidR="00D31CC4" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>lease add dates of relevant meetings)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC8BD1B" w14:textId="77777777" w:rsidR="00D07D7E" w:rsidRDefault="00D07D7E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F91E02" w:rsidTr="00015A85">
+      <w:tr w:rsidR="00F91E02" w14:paraId="167B6891" w14:textId="77777777" w:rsidTr="00015A85">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F91E02" w:rsidRDefault="00F91E02" w:rsidP="00B34008">
+          <w:p w14:paraId="176D4D0A" w14:textId="77777777" w:rsidR="00F91E02" w:rsidRDefault="00F91E02" w:rsidP="00B34008">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F91E02" w:rsidRPr="002148B5" w:rsidRDefault="00015A85" w:rsidP="00F91E02">
+          <w:p w14:paraId="57313998" w14:textId="77777777" w:rsidR="00F91E02" w:rsidRPr="002148B5" w:rsidRDefault="00015A85" w:rsidP="00F91E02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>The applicant</w:t>
             </w:r>
             <w:r w:rsidR="00F91E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> should insert their signature or type their name in the box </w:t>
             </w:r>
             <w:r w:rsidR="002148B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">below </w:t>
             </w:r>
             <w:r w:rsidR="00F91E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>to confirm the information is correct.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A90964" w:rsidTr="00B34008">
+      <w:tr w:rsidR="00A90964" w14:paraId="60718592" w14:textId="77777777" w:rsidTr="009D6773">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B34008" w:rsidRPr="00B34008" w:rsidRDefault="00B34008" w:rsidP="00B34008">
+          <w:p w14:paraId="17674F2E" w14:textId="77777777" w:rsidR="00B34008" w:rsidRPr="00B34008" w:rsidRDefault="00B34008" w:rsidP="00B34008">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A90964" w:rsidRDefault="00B34008" w:rsidP="00B34008">
+          <w:p w14:paraId="71555CA4" w14:textId="77777777" w:rsidR="00A90964" w:rsidRDefault="00B34008" w:rsidP="00B34008">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Signature of Applicant</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B34008" w:rsidRDefault="00B34008" w:rsidP="00B34008">
-[...20 lines deleted...]
-          <w:p w:rsidR="00A90964" w:rsidRDefault="00B34008" w:rsidP="00B34008">
+          <w:p w14:paraId="689D12BA" w14:textId="77777777" w:rsidR="00B34008" w:rsidRDefault="00B34008" w:rsidP="00B34008">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DCF6FBD" w14:textId="2A335FFF" w:rsidR="00B34008" w:rsidRDefault="00B34008" w:rsidP="00B34008">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B34008" w:rsidRDefault="00B34008" w:rsidP="00B34008">
-[...6 lines deleted...]
-          <w:p w:rsidR="00A90964" w:rsidRDefault="00A90964" w:rsidP="00B34008">
+          <w:p w14:paraId="69FE6B91" w14:textId="77777777" w:rsidR="00A90964" w:rsidRDefault="00A90964" w:rsidP="00B34008">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D07D7E" w:rsidTr="00A90964">
+      <w:tr w:rsidR="00D07D7E" w14:paraId="57DB1B03" w14:textId="77777777" w:rsidTr="009D6773">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34008" w:rsidRPr="00B34008" w:rsidRDefault="00B34008">
+          <w:p w14:paraId="7E1E2174" w14:textId="77777777" w:rsidR="00B34008" w:rsidRPr="00082A51" w:rsidRDefault="00B34008">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D07D7E" w:rsidRDefault="00D07D7E">
-[...39 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="64F6632A" w14:textId="59E10213" w:rsidR="00D07D7E" w:rsidRPr="00082A51" w:rsidRDefault="00D07D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature </w:t>
+            </w:r>
+            <w:r w:rsidR="00D31CC4" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Superintendent</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C2A672" w14:textId="77777777" w:rsidR="00B34008" w:rsidRPr="00082A51" w:rsidRDefault="00B34008">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62E7DC70" w14:textId="0FF6877E" w:rsidR="00B34008" w:rsidRPr="00082A51" w:rsidRDefault="00D07D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082A51">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B34008" w:rsidRDefault="00B34008">
-[...6 lines deleted...]
-          <w:p w:rsidR="00B34008" w:rsidRDefault="00B34008">
+          <w:p w14:paraId="7400A587" w14:textId="77777777" w:rsidR="00B34008" w:rsidRPr="00082A51" w:rsidRDefault="00B34008">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D07D7E" w:rsidTr="00A90964">
+      <w:tr w:rsidR="00EE650F" w14:paraId="0C0224AD" w14:textId="77777777" w:rsidTr="004F036D">
         <w:trPr>
-          <w:trHeight w:val="60"/>
+          <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006751C8" w:rsidRDefault="00D07D7E" w:rsidP="00B34008">
+          <w:p w14:paraId="52CC9949" w14:textId="14C3675D" w:rsidR="004F036D" w:rsidRPr="00082A51" w:rsidRDefault="00EE650F" w:rsidP="00EE650F">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Bank Details</w:t>
+            </w:r>
+            <w:r w:rsidR="004F036D" w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for projects not recorded on the Property Consent System</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3487593D" w14:textId="2761287D" w:rsidR="004F036D" w:rsidRPr="00082A51" w:rsidRDefault="00EE650F" w:rsidP="00EE650F">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Account Name                                                      Bank Name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71315120" w14:textId="55C581E0" w:rsidR="00E67DCE" w:rsidRPr="00082A51" w:rsidRDefault="00EE650F" w:rsidP="00EE650F">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sort Code                                                             Account Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D07D7E" w14:paraId="2BA9AC16" w14:textId="77777777" w:rsidTr="00A90964">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4908D649" w14:textId="77777777" w:rsidR="00024704" w:rsidRDefault="00D07D7E" w:rsidP="00024704">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>When completed, the form should be sent</w:t>
             </w:r>
             <w:r w:rsidR="00B34008">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> by e</w:t>
             </w:r>
             <w:r w:rsidR="006751C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:r w:rsidR="00F91E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
             <w:r w:rsidR="005227EA">
@@ -1570,503 +1839,783 @@
             </w:r>
             <w:r w:rsidR="000421C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F91E02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="002148B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>District Grants Secretary</w:t>
             </w:r>
             <w:r w:rsidR="005227EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, at </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidR="005227EA" w:rsidRPr="005227EA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>grants@behdistrict.org.uk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="002148B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D07D7E" w:rsidRDefault="00D07D7E" w:rsidP="00B34008">
-[...1 lines deleted...]
-              <w:spacing w:after="120"/>
+          <w:p w14:paraId="4B558A5B" w14:textId="33534C83" w:rsidR="00E67DCE" w:rsidRDefault="00E67DCE" w:rsidP="00024704">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B" w:rsidP="00D714A8">
+    <w:p w14:paraId="7BF54DE5" w14:textId="77777777" w:rsidR="009D6773" w:rsidRDefault="009D6773" w:rsidP="00D714A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004A7C7B" w:rsidSect="00D36601">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="18DA7981" w14:textId="0CBA45FA" w:rsidR="000F649D" w:rsidRPr="00082A51" w:rsidRDefault="000F649D" w:rsidP="00D714A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Updated June 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="000F649D" w:rsidRPr="00082A51" w:rsidSect="00D36601">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="284" w:right="737" w:bottom="284" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A607D8" w:rsidRDefault="00A607D8">
+    <w:p w14:paraId="0BE72C24" w14:textId="77777777" w:rsidR="004B092D" w:rsidRDefault="004B092D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A607D8" w:rsidRDefault="00A607D8">
+    <w:p w14:paraId="796A6FEF" w14:textId="77777777" w:rsidR="004B092D" w:rsidRDefault="004B092D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3772A020" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:kern w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A607D8" w:rsidRDefault="00A607D8">
+    <w:p w14:paraId="2A208F39" w14:textId="77777777" w:rsidR="004B092D" w:rsidRDefault="004B092D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A607D8" w:rsidRDefault="00A607D8">
+    <w:p w14:paraId="6C97AAE4" w14:textId="77777777" w:rsidR="004B092D" w:rsidRDefault="004B092D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54E7EA3E" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:kern w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...2 lines deleted...]
-    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...24 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ColorPos" w:val="-1"/>
     <w:docVar w:name="ColorSet" w:val="-1"/>
     <w:docVar w:name="StylePos" w:val="-1"/>
     <w:docVar w:name="StyleSet" w:val="-1"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00EA7593"/>
     <w:rsid w:val="00015A85"/>
+    <w:rsid w:val="00024704"/>
     <w:rsid w:val="000421C5"/>
+    <w:rsid w:val="00082A51"/>
+    <w:rsid w:val="00087D4C"/>
+    <w:rsid w:val="000B0188"/>
+    <w:rsid w:val="000F649D"/>
+    <w:rsid w:val="0010017B"/>
     <w:rsid w:val="00130DD1"/>
     <w:rsid w:val="00136192"/>
     <w:rsid w:val="00166CE9"/>
+    <w:rsid w:val="001878CD"/>
     <w:rsid w:val="001B066F"/>
     <w:rsid w:val="001B1D3C"/>
     <w:rsid w:val="001D58D2"/>
     <w:rsid w:val="002079B3"/>
     <w:rsid w:val="002148B5"/>
+    <w:rsid w:val="002243B3"/>
+    <w:rsid w:val="00241A01"/>
+    <w:rsid w:val="00355E03"/>
+    <w:rsid w:val="00361FA9"/>
     <w:rsid w:val="003635BE"/>
     <w:rsid w:val="00367C45"/>
     <w:rsid w:val="00374B41"/>
+    <w:rsid w:val="00381652"/>
+    <w:rsid w:val="00384ABB"/>
+    <w:rsid w:val="004128C4"/>
+    <w:rsid w:val="004455F3"/>
+    <w:rsid w:val="00464CE1"/>
+    <w:rsid w:val="00474171"/>
+    <w:rsid w:val="004A13E5"/>
+    <w:rsid w:val="004A4F7E"/>
     <w:rsid w:val="004A7C7B"/>
+    <w:rsid w:val="004B092D"/>
+    <w:rsid w:val="004F036D"/>
+    <w:rsid w:val="004F0405"/>
     <w:rsid w:val="005166D7"/>
     <w:rsid w:val="005227EA"/>
+    <w:rsid w:val="00530317"/>
     <w:rsid w:val="005B5E1A"/>
     <w:rsid w:val="0060195B"/>
     <w:rsid w:val="006751C8"/>
+    <w:rsid w:val="00680F20"/>
     <w:rsid w:val="00694065"/>
+    <w:rsid w:val="006E4826"/>
     <w:rsid w:val="006F3316"/>
+    <w:rsid w:val="006F5A7F"/>
     <w:rsid w:val="00713B09"/>
     <w:rsid w:val="00750F1E"/>
     <w:rsid w:val="007A5A5B"/>
     <w:rsid w:val="007B23A3"/>
+    <w:rsid w:val="00840004"/>
+    <w:rsid w:val="00916026"/>
+    <w:rsid w:val="00986B03"/>
+    <w:rsid w:val="009B469F"/>
+    <w:rsid w:val="009C3787"/>
+    <w:rsid w:val="009D6773"/>
+    <w:rsid w:val="00A178EA"/>
+    <w:rsid w:val="00A20C97"/>
+    <w:rsid w:val="00A441F7"/>
     <w:rsid w:val="00A607D8"/>
     <w:rsid w:val="00A90964"/>
     <w:rsid w:val="00A95868"/>
+    <w:rsid w:val="00AC6BB6"/>
+    <w:rsid w:val="00B00A7E"/>
     <w:rsid w:val="00B06C63"/>
     <w:rsid w:val="00B30285"/>
     <w:rsid w:val="00B34008"/>
     <w:rsid w:val="00B51D13"/>
     <w:rsid w:val="00B7439D"/>
     <w:rsid w:val="00BF1EFF"/>
+    <w:rsid w:val="00C37190"/>
     <w:rsid w:val="00C536A3"/>
+    <w:rsid w:val="00C67457"/>
     <w:rsid w:val="00C82580"/>
     <w:rsid w:val="00C9128C"/>
+    <w:rsid w:val="00CC3723"/>
     <w:rsid w:val="00CE4D72"/>
+    <w:rsid w:val="00D058FB"/>
     <w:rsid w:val="00D07D7E"/>
+    <w:rsid w:val="00D270BA"/>
+    <w:rsid w:val="00D31CC4"/>
     <w:rsid w:val="00D36601"/>
     <w:rsid w:val="00D714A8"/>
+    <w:rsid w:val="00DA0DA2"/>
+    <w:rsid w:val="00DB6BC7"/>
     <w:rsid w:val="00E526F5"/>
+    <w:rsid w:val="00E67DCE"/>
     <w:rsid w:val="00EA7593"/>
+    <w:rsid w:val="00EE650F"/>
     <w:rsid w:val="00F10675"/>
+    <w:rsid w:val="00F16B20"/>
     <w:rsid w:val="00F22E19"/>
     <w:rsid w:val="00F33E06"/>
     <w:rsid w:val="00F91E02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="54BF6CDC"/>
+  <w15:docId w15:val="{4A7351EC-E9E1-47FD-A30A-219B3ED39899}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -2104,248 +2653,58 @@
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="28"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006751C8"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...188 lines deleted...]
-
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="grants@behdistrict.org.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\thear\Downloads\grants@behdistrict.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2591,78 +2950,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>258</Words>
-  <Characters>1475</Characters>
+  <Words>346</Words>
+  <Characters>1974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1730</CharactersWithSpaces>
+  <CharactersWithSpaces>2316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7536717</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:janicebobbutcher@gmail.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>