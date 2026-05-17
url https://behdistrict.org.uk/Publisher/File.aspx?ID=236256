--- v0 (2025-10-10)
+++ v1 (2026-05-17)
@@ -1,42 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="7203A66E" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -64,51 +65,51 @@
         </w:rPr>
         <w:t>SAFEGUARDING ENQUIRY, NOTIFICATION AND REFERRAL FORM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662678CC" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9628" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7933"/>
         <w:gridCol w:w="1695"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009242E4" w14:paraId="1E6E38A3" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="1E6E38A3" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CF50478" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please complete this form when you want to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -130,620 +131,662 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B58F2F9" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tick as appropriate </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="7866F36C" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="7866F36C" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="057F9A90" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>request advice in respect of a generic non-urgent safeguarding matter which is not case specific</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B593585" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="5EDCCE94" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="5EDCCE94" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20957AB6" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>enquire or seek advice about safeguarding training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="219150FD" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="7A7561FC" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="7A7561FC" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57EDE758" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
+          <w:p w14:paraId="57EDE758" w14:textId="00413D18" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>notify and refer any allegations, concerns or incident relating to child or adult safeguarding in your church/circuit to the District Safeguarding team</w:t>
+            <w:r w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">notify and refer any allegations, concerns or incident relating to child or adult safeguarding in your church/circuit to the </w:t>
+            </w:r>
+            <w:r w:rsidR="1A1EE3A7" w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional Officer for Safeguarding</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CD1042B" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5999C05C" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="2C2F1055" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="2C2F1055" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="043CF537" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
+          <w:p w14:paraId="043CF537" w14:textId="44C2D706" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Notify the DST of contact from other agencies regarding adults who pose a risk and/or require safeguarding contracts.</w:t>
+            <w:r w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notify the </w:t>
+            </w:r>
+            <w:r w:rsidR="444E92B3" w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Officer for Safeguarding </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of contact from other agencies regarding adults who pose a risk and/or require safeguarding contracts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3197EB6A" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="51FF3E88" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="51FF3E88" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24926A04" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
+          <w:p w14:paraId="24926A04" w14:textId="693B09FE" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Safeguarding concerns or incidents should be sent to the District Team within 24 hours of receiving the initial information</w:t>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safeguarding concerns or incidents should be sent to the </w:t>
+            </w:r>
+            <w:r w:rsidR="15EA2A70" w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional Officer for Safeguarding w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ithin 24 hours of receiving the initial information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FF9ECD4" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="480EC61E" w14:textId="2F81A758" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
+    <w:p w14:paraId="480EC61E" w14:textId="24415E9D" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="4542C136">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please retain a copy for your records and send the completed form to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="000D22FA">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="65069F2A" w:rsidRPr="4542C136">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>safeguarding@behdistrict.org.uk</w:t>
+          <w:t>jacksonp@methodistchurch.org.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="79D33726" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9628" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2226"/>
         <w:gridCol w:w="2447"/>
         <w:gridCol w:w="19"/>
-        <w:gridCol w:w="843"/>
-        <w:gridCol w:w="697"/>
+        <w:gridCol w:w="945"/>
+        <w:gridCol w:w="595"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009242E4" w14:paraId="56BD9729" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="56BD9729" w14:textId="77777777" w:rsidTr="4542C136">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36F7AD3C" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Section 1 - Details of the person completing this enquiry/notification/referral </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="12DF81D9" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="12DF81D9" w14:textId="77777777" w:rsidTr="4542C136">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="425CDADC" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7402" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F44F106" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="74FD83A5" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="74FD83A5" w14:textId="77777777" w:rsidTr="4542C136">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23850F51" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Address </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7402" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42A953B8" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="2F08440A" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="2F08440A" w14:textId="77777777" w:rsidTr="4542C136">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CB04DEC" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel no:    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52AA2FAC" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65F3CAA0" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
+            <w:tcW w:w="3991" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54B1409A" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="214F34E6" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="214F34E6" w14:textId="77777777" w:rsidTr="4542C136">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B270347" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Role in the church </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7402" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52B5BE37" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="6D8E915C" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="6D8E915C" w14:textId="77777777" w:rsidTr="4542C136">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76AD2B20" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -788,51 +831,51 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73B122BD" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="0CC62960" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="0CC62960" w14:textId="77777777" w:rsidTr="4542C136">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="116B7B6C" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
@@ -1001,312 +1044,352 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9628" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="5805"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009242E4" w14:paraId="07DDE222" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="07DDE222" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="53290DC3" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="39443DDD" w14:textId="3F9A786A" w:rsidR="009242E4" w:rsidRDefault="006D0E04" w:rsidP="4542C136">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Section 3 </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="2E7BBE4A" w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- To</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be completed by the </w:t>
+            </w:r>
+            <w:r w:rsidR="2C3A46A7" w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional Officer for Safeguarding</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6901DF3C" w14:textId="4261B61C" w:rsidR="009242E4" w:rsidRDefault="009242E4" w:rsidP="4542C136">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="727A2D0F" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="727A2D0F" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6638E3F4" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="2F8DEAEC" w14:textId="56D026F4" w:rsidR="009242E4" w:rsidRDefault="006D0E04" w:rsidP="4542C136">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outcome and response to the enquiry/consultation with the </w:t>
+            </w:r>
+            <w:r w:rsidR="61593E08" w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional Officer for Safeguarding</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="580B34A0" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="580B34A0" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="541F83AC" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="584BE0EC" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="584BE0EC" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="40EEC17B" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Further actions required by whom and by when:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22815FFB" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="1B67B837" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="1B67B837" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7200952C" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="7C1E1AD4" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="7C1E1AD4" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7512D9F0" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
-[...15 lines deleted...]
-              <w:t>District Safeguarding Officer</w:t>
+          <w:p w14:paraId="7512D9F0" w14:textId="055C0098" w:rsidR="009242E4" w:rsidRDefault="39E10E9F" w:rsidP="4542C136">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional Officer for</w:t>
+            </w:r>
+            <w:r w:rsidR="006D0E04" w:rsidRPr="4542C136">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Safeguarding </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F3FC2B9" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="5AFBCBE7" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="5AFBCBE7" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="29F83F50" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of response </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33A1A320" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009242E4" w14:paraId="772D404D" w14:textId="77777777">
+      <w:tr w:rsidR="009242E4" w14:paraId="772D404D" w14:textId="77777777" w:rsidTr="4542C136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="08CA4F7D" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date form returned to referrer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54581778" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
@@ -1371,51 +1454,50 @@
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E755DCE" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Section 4 - Case related safeguarding concerns and allegations </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009242E4" w14:paraId="05E96DEC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CE7DBD6" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2788,74 +2870,75 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FF690BE" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="411BB692" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009242E4">
-      <w:footerReference w:type="default" r:id="rId10"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4613B4E9" w14:textId="77777777" w:rsidR="00B9740A" w:rsidRDefault="00B9740A">
+    <w:p w14:paraId="589BD64D" w14:textId="77777777" w:rsidR="006C04E1" w:rsidRDefault="006C04E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="722FB4B9" w14:textId="77777777" w:rsidR="00B9740A" w:rsidRDefault="00B9740A">
+    <w:p w14:paraId="5A6F219B" w14:textId="77777777" w:rsidR="006C04E1" w:rsidRDefault="006C04E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2908,171 +2991,241 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-1266305198"/>
       <w:docPartObj>
         <w:docPartGallery w:val="AutoText"/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="5AC46686" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007F0E77">
+        <w:r w:rsidR="00282CE0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3B9E0F40" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="009242E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="211B4CAE" w14:textId="77777777" w:rsidR="009242E4" w:rsidRDefault="006D0E04">
+  <w:p w14:paraId="211B4CAE" w14:textId="18A33697" w:rsidR="009242E4" w:rsidRDefault="4542C136" w:rsidP="4542C136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="4542C136">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Final April 18</w:t>
+      <w:t>April 2026</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="1C383E2B" w14:textId="5CA72E37" w:rsidR="4542C136" w:rsidRDefault="4542C136" w:rsidP="4542C136">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0160903E" w14:textId="77777777" w:rsidR="00B9740A" w:rsidRDefault="00B9740A">
+    <w:p w14:paraId="58A782C6" w14:textId="77777777" w:rsidR="006C04E1" w:rsidRDefault="006C04E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01BA4BE3" w14:textId="77777777" w:rsidR="00B9740A" w:rsidRDefault="00B9740A">
+    <w:p w14:paraId="0E1057C9" w14:textId="77777777" w:rsidR="006C04E1" w:rsidRDefault="006C04E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3210"/>
+      <w:gridCol w:w="3210"/>
+      <w:gridCol w:w="3210"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="4542C136" w14:paraId="60FB102D" w14:textId="77777777" w:rsidTr="4542C136">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3210" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4A8E0156" w14:textId="4E7EF495" w:rsidR="4542C136" w:rsidRDefault="4542C136" w:rsidP="4542C136">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3210" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3AD960FA" w14:textId="24963A68" w:rsidR="4542C136" w:rsidRDefault="4542C136" w:rsidP="4542C136">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3210" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="5035E9A1" w14:textId="4FE4B476" w:rsidR="4542C136" w:rsidRDefault="4542C136" w:rsidP="4542C136">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7CCDE3D7" w14:textId="47418BBA" w:rsidR="4542C136" w:rsidRDefault="4542C136" w:rsidP="4542C136">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="794C6AF6" w14:textId="582DF0D1" w:rsidR="009242E4" w:rsidRDefault="00136F89">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C1979FF" wp14:editId="24BB763A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4234815</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-269240</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1800225" cy="488950"/>
           <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -3265,76 +3418,79 @@
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E15806"/>
     <w:rsid w:val="00054DF4"/>
     <w:rsid w:val="00064164"/>
     <w:rsid w:val="00065C80"/>
     <w:rsid w:val="00090BED"/>
     <w:rsid w:val="000A2FE8"/>
     <w:rsid w:val="000A42E0"/>
     <w:rsid w:val="000A7A11"/>
     <w:rsid w:val="00110D02"/>
     <w:rsid w:val="00116F2D"/>
     <w:rsid w:val="00136F89"/>
     <w:rsid w:val="001529DA"/>
     <w:rsid w:val="001A3870"/>
     <w:rsid w:val="001D6474"/>
     <w:rsid w:val="001E458E"/>
     <w:rsid w:val="00231F7B"/>
     <w:rsid w:val="002515CF"/>
+    <w:rsid w:val="00282CE0"/>
     <w:rsid w:val="00293748"/>
     <w:rsid w:val="002A6C99"/>
     <w:rsid w:val="002C28D7"/>
     <w:rsid w:val="002D648B"/>
     <w:rsid w:val="002F024D"/>
     <w:rsid w:val="00354A3E"/>
     <w:rsid w:val="00355FF7"/>
     <w:rsid w:val="00380688"/>
     <w:rsid w:val="00391E5C"/>
     <w:rsid w:val="003965C6"/>
     <w:rsid w:val="004027C4"/>
+    <w:rsid w:val="00405996"/>
     <w:rsid w:val="00457671"/>
     <w:rsid w:val="00485CD7"/>
     <w:rsid w:val="004D2553"/>
     <w:rsid w:val="004E2477"/>
     <w:rsid w:val="00516AA4"/>
     <w:rsid w:val="0052062A"/>
     <w:rsid w:val="005235FD"/>
     <w:rsid w:val="005A5C0D"/>
     <w:rsid w:val="005B4312"/>
     <w:rsid w:val="005E72AB"/>
     <w:rsid w:val="006010A4"/>
     <w:rsid w:val="006359C1"/>
     <w:rsid w:val="00643B00"/>
     <w:rsid w:val="00683C8E"/>
     <w:rsid w:val="006B496D"/>
+    <w:rsid w:val="006C04E1"/>
     <w:rsid w:val="006D0E04"/>
     <w:rsid w:val="006F127B"/>
     <w:rsid w:val="007470EE"/>
     <w:rsid w:val="007A07FD"/>
     <w:rsid w:val="007B3EF7"/>
     <w:rsid w:val="007F0E77"/>
     <w:rsid w:val="007F3460"/>
     <w:rsid w:val="00805561"/>
     <w:rsid w:val="00823A97"/>
     <w:rsid w:val="00891B38"/>
     <w:rsid w:val="008B3233"/>
     <w:rsid w:val="008C7867"/>
     <w:rsid w:val="009242E4"/>
     <w:rsid w:val="009470C4"/>
     <w:rsid w:val="00963929"/>
     <w:rsid w:val="009A6538"/>
     <w:rsid w:val="009B485C"/>
     <w:rsid w:val="009C4EA0"/>
     <w:rsid w:val="009F2FF3"/>
     <w:rsid w:val="00A068E5"/>
     <w:rsid w:val="00A85FE6"/>
     <w:rsid w:val="00A943AD"/>
     <w:rsid w:val="00AD151B"/>
     <w:rsid w:val="00AF0D58"/>
     <w:rsid w:val="00B56EC1"/>
@@ -3346,51 +3502,65 @@
     <w:rsid w:val="00C0024A"/>
     <w:rsid w:val="00C12DF0"/>
     <w:rsid w:val="00C8032A"/>
     <w:rsid w:val="00CC5978"/>
     <w:rsid w:val="00CD583B"/>
     <w:rsid w:val="00D02372"/>
     <w:rsid w:val="00D03C93"/>
     <w:rsid w:val="00D239D2"/>
     <w:rsid w:val="00D52B7A"/>
     <w:rsid w:val="00DD68FC"/>
     <w:rsid w:val="00DE42C4"/>
     <w:rsid w:val="00E15806"/>
     <w:rsid w:val="00E25E4A"/>
     <w:rsid w:val="00E371FA"/>
     <w:rsid w:val="00E827D6"/>
     <w:rsid w:val="00EA35D0"/>
     <w:rsid w:val="00F258CC"/>
     <w:rsid w:val="00F3241A"/>
     <w:rsid w:val="00F46963"/>
     <w:rsid w:val="00F525EC"/>
     <w:rsid w:val="00F61EB9"/>
     <w:rsid w:val="00F62654"/>
     <w:rsid w:val="00F63CFD"/>
     <w:rsid w:val="00F833FA"/>
     <w:rsid w:val="00FF51C9"/>
+    <w:rsid w:val="15EA2A70"/>
+    <w:rsid w:val="1A1EE3A7"/>
+    <w:rsid w:val="23AA3336"/>
+    <w:rsid w:val="2C3A46A7"/>
+    <w:rsid w:val="2E7BBE4A"/>
+    <w:rsid w:val="2EE6BE94"/>
+    <w:rsid w:val="35CE5D95"/>
     <w:rsid w:val="36D533EA"/>
+    <w:rsid w:val="39E10E9F"/>
+    <w:rsid w:val="444E92B3"/>
+    <w:rsid w:val="4542C136"/>
+    <w:rsid w:val="5E8370A6"/>
+    <w:rsid w:val="6097164D"/>
+    <w:rsid w:val="61593E08"/>
+    <w:rsid w:val="65069F2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="07688863"/>
@@ -4062,54 +4232,54 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00136F89"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safeguarding@behdistrict.org.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacksonp@methodistchurch.org.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4350,74 +4520,74 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>371</Words>
-  <Characters>2118</Characters>
+  <Words>382</Words>
+  <Characters>2179</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2485</CharactersWithSpaces>
+  <CharactersWithSpaces>2556</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sue ioannou</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-10.2.0.7635</vt:lpwstr>
   </property>
 </Properties>
 </file>